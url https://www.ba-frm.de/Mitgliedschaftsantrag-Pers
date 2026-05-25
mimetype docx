--- v0 (2025-11-28)
+++ v1 (2026-05-25)
@@ -1,61 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1FCB88E5" w14:textId="77777777" w:rsidR="00FB6FB3" w:rsidRDefault="00FB6FB3" w:rsidP="00C55533">
       <w:pPr>
         <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>KONTAKT</w:t>
       </w:r>
       <w:r w:rsidR="00982DEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>DATEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4F8DEF" w14:textId="77777777" w:rsidR="00242F6F" w:rsidRDefault="00242F6F" w:rsidP="00242F6F">
@@ -309,56 +307,65 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5469" w14:paraId="1FD87E09" w14:textId="77777777" w:rsidTr="00410A17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="774AC9DD" w14:textId="77777777" w:rsidR="001E5469" w:rsidRDefault="001E5469" w:rsidP="00550961">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B2F08AB" w14:textId="77777777" w:rsidR="001E5469" w:rsidRDefault="001E5469" w:rsidP="002848BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Geb.Dat.:</w:t>
+              <w:t>Geb.Dat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="266C3275" w14:textId="18C83DF5" w:rsidR="001E5469" w:rsidRDefault="001E5469" w:rsidP="00550961">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E5469" w14:paraId="45959B10" w14:textId="77777777" w:rsidTr="00410A17">
         <w:tc>
           <w:tcPr>
@@ -417,52 +424,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F3CDF56" w14:textId="77777777" w:rsidR="00242F6F" w:rsidRDefault="00242F6F" w:rsidP="008A0D81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
             <w:r w:rsidR="001E5469">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> priv</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001E5469">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>priv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0D50D451" w14:textId="77777777" w:rsidR="00242F6F" w:rsidRDefault="00242F6F" w:rsidP="008A0D81">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -472,51 +488,67 @@
       <w:tr w:rsidR="001E5469" w14:paraId="43F17C6D" w14:textId="77777777" w:rsidTr="00410A17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EFC6CB6" w14:textId="77777777" w:rsidR="001E5469" w:rsidRDefault="001E5469" w:rsidP="00550961">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64E364A5" w14:textId="77777777" w:rsidR="001E5469" w:rsidRDefault="001E5469" w:rsidP="001E5469">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Telefon ber.:</w:t>
+              <w:t xml:space="preserve">Telefon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="029908C1" w14:textId="77777777" w:rsidR="001E5469" w:rsidRDefault="001E5469" w:rsidP="00550961">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00242F6F" w14:paraId="0F456495" w14:textId="77777777" w:rsidTr="00410A17">
         <w:tc>
           <w:tcPr>
@@ -570,56 +602,65 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF464B" w14:paraId="239EC23F" w14:textId="77777777" w:rsidTr="00410A17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B405D8A" w14:textId="77777777" w:rsidR="00EF464B" w:rsidRDefault="00EF464B" w:rsidP="00EF464B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F513D31" w14:textId="77777777" w:rsidR="00EF464B" w:rsidRDefault="00EF464B" w:rsidP="00EF464B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Email:</w:t>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2AA55446" w14:textId="77777777" w:rsidR="00EF464B" w:rsidRDefault="00EF464B" w:rsidP="00EF464B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF464B" w14:paraId="537BE23B" w14:textId="77777777" w:rsidTr="00410A17">
         <w:tc>
@@ -1125,56 +1166,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DB25FAF" w14:textId="77777777" w:rsidR="00A813B6" w:rsidRDefault="00A813B6" w:rsidP="0017037A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A813B6" w:rsidSect="00FE7682">
-          <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1469" w:bottom="1134" w:left="1701" w:header="720" w:footer="851" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F0D834F" w14:textId="77777777" w:rsidR="0095631A" w:rsidRDefault="0095631A" w:rsidP="0095631A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Um die Vertraulichkeit mit den im Rahmen des Netzwerks des Business Angels FrankfurtRheinMain e.V. eingereichten Businessplänen zu gewährleisten, verpflichte ich mich,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14733329" w14:textId="77777777" w:rsidR="0095631A" w:rsidRDefault="0095631A" w:rsidP="0095631A">
       <w:pPr>
         <w:rPr>
@@ -1684,51 +1723,65 @@
         </w:rPr>
         <w:t>Zeit in Frühphasenfinanzierungen in Form einer Beteiligung zu investieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DEFA9F" w14:textId="77777777" w:rsidR="0095631A" w:rsidRDefault="0095631A" w:rsidP="0095631A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2341739D" w14:textId="76A382D9" w:rsidR="0095631A" w:rsidRDefault="0095631A" w:rsidP="0095631A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ich nutze den Verein nicht als Akquiseforum </w:t>
+        <w:t xml:space="preserve">Ich nutze den Verein nicht als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Akquiseforum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00160549">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">z.B. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>für Beratungsmandate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FD1D50" w14:textId="77777777" w:rsidR="0095631A" w:rsidRDefault="0095631A" w:rsidP="0095631A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="295A4049" w14:textId="77777777" w:rsidR="0095631A" w:rsidRDefault="0095631A" w:rsidP="0095631A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2018,51 +2071,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45B04FC0" w14:textId="77777777" w:rsidR="0095631A" w:rsidRDefault="0095631A" w:rsidP="0017037A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17F04F72" w14:textId="77777777" w:rsidR="0095631A" w:rsidRDefault="0095631A" w:rsidP="0017037A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="0095631A" w:rsidSect="00FE7682">
-          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1469" w:bottom="1134" w:left="1701" w:header="720" w:footer="851" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="792481F5" w14:textId="685A75D4" w:rsidR="0017037A" w:rsidRDefault="00982DEA" w:rsidP="0017037A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Die </w:t>
       </w:r>
@@ -4873,1028 +4926,1040 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23890C6C" w14:textId="77777777" w:rsidR="00410A17" w:rsidRPr="00410A17" w:rsidRDefault="00410A17" w:rsidP="00644750">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0349AA57" w14:textId="77777777" w:rsidR="003148FE" w:rsidRDefault="003148FE" w:rsidP="001A63DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="003148FE" w:rsidSect="00FE7682">
-          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1469" w:bottom="1134" w:left="1701" w:header="720" w:footer="851" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D523557" w14:textId="77777777" w:rsidR="00FB6FB3" w:rsidRDefault="00FB6FB3" w:rsidP="001A63DD">
-[...13 lines deleted...]
-    <w:p w14:paraId="07B0DF44" w14:textId="0684C6E9" w:rsidR="005F2D25" w:rsidRPr="003F42AF" w:rsidRDefault="003F42AF" w:rsidP="001A63DD">
+    <w:p w14:paraId="698100D7" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:pStyle w:val="adressenfenster"/>
+        <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Business Angels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150A3AB5" w14:textId="77777777" w:rsidR="00963513" w:rsidRPr="00A97C1A" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:pStyle w:val="adressenfenster"/>
+        <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>FrankfurtRheinMain e.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447AFC3C" w14:textId="77777777" w:rsidR="00963513" w:rsidRPr="00A97C1A" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:pStyle w:val="adressenfenster"/>
+        <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Börsenplatz 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2B5267" w14:textId="77777777" w:rsidR="00963513" w:rsidRPr="00A97C1A" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:pStyle w:val="adressenfenster"/>
+        <w:framePr w:w="0" w:hRule="auto" w:hSpace="0" w:vSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>D-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>60313 Frankfurt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420513A2" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CEFC00" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA67726" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F35BCE8" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9CCA6C" w14:textId="77777777" w:rsidR="00963513" w:rsidRPr="003F42AF" w:rsidRDefault="00963513" w:rsidP="00963513">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>für SEPA-</w:t>
       </w:r>
-      <w:r w:rsidR="006A5E7A" w:rsidRPr="003F42AF">
+      <w:r w:rsidRPr="003F42AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Basis-Lastschriftverfahren </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3234D19F" w14:textId="77777777" w:rsidR="006A5E7A" w:rsidRDefault="006A5E7A" w:rsidP="001A63DD">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="790E8FA3" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA94A8A" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ich ermächtige den Business Angels FrankfurtRheinMain e.V., Börsenplatz 4, D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">60313 Frankfurt, </w:t>
+        <w:t xml:space="preserve">60313 Frankfurt, Gläubiger-Identifikationsnummer DE53ZZZ00001314820, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9D6061" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D542C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wiederkehrende Zahlungen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...80 lines deleted...]
-      <w:r w:rsidRPr="005853C9">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (z.B. Beitrag) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538757AF" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D542C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">einmalige Zahlungen (z.B. zu Events) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3BA487" w14:textId="77777777" w:rsidR="00963513" w:rsidRPr="00D542C4" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D542C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>von meinem Konto mittels Lastschrift einzuziehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D237B41" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...106 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8897" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F2D25" w:rsidRPr="005F2D25" w14:paraId="4B1D9121" w14:textId="77777777" w:rsidTr="00835DCD">
+      <w:tr w:rsidR="00963513" w14:paraId="058B4C89" w14:textId="77777777" w:rsidTr="00000677">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2532AE70" w14:textId="4837EAFD" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="453C2688" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:caps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontoinhaber: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="245AD156" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="2F9F18E8" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F42AF" w:rsidRPr="005F2D25" w14:paraId="090478E8" w14:textId="77777777" w:rsidTr="003F42AF">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963513" w14:paraId="54228D80" w14:textId="77777777" w:rsidTr="00000677">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39CDF488" w14:textId="77777777" w:rsidR="003F42AF" w:rsidRPr="005F2D25" w:rsidRDefault="003F42AF" w:rsidP="00C77072">
+          <w:p w14:paraId="4C03C57D" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(Firma)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BC1C35" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D2AE458" w14:textId="0B9F1D9F" w:rsidR="003F42AF" w:rsidRPr="005F2D25" w:rsidRDefault="003F42AF" w:rsidP="00C77072">
+          <w:p w14:paraId="16930841" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCC8437" w14:textId="25AE013A" w:rsidR="003F42AF" w:rsidRPr="003F42AF" w:rsidRDefault="003F42AF" w:rsidP="00C77072">
+          <w:p w14:paraId="21B067C7" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F42AF">
-[...34 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="4512B1E3" w14:textId="77777777" w:rsidR="003F42AF" w:rsidRDefault="003F42AF" w:rsidP="00C77072">
+          <w:p w14:paraId="0789FFAF" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2D25" w:rsidRPr="005F2D25" w14:paraId="08E276F8" w14:textId="77777777" w:rsidTr="00835DCD">
+      <w:tr w:rsidR="00963513" w14:paraId="153DAA7F" w14:textId="77777777" w:rsidTr="00000677">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="439A0634" w14:textId="77777777" w:rsidR="00DA2803" w:rsidRDefault="00DA2803" w:rsidP="00835DCD">
+          <w:p w14:paraId="4C9B58CB" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12F2E7C5" w14:textId="77777777" w:rsidR="00DA2803" w:rsidRPr="005F2D25" w:rsidRDefault="00DA2803" w:rsidP="00835DCD">
+          <w:p w14:paraId="7EAA2FCB" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13C3DAC6" w14:textId="7A92AB9E" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="00DA2803" w:rsidP="00835DCD">
+          <w:p w14:paraId="61F88CF5" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kreditinstitut:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4E38CE" w14:textId="71AB1BBC" w:rsidR="00DA2803" w:rsidRPr="00DA2803" w:rsidRDefault="00DA2803" w:rsidP="00DA2803">
+          <w:p w14:paraId="174489EB" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B43157F" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="3B6BB9F6" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BACA27D" w14:textId="098EEFAA" w:rsidR="00DA2803" w:rsidRPr="005F2D25" w:rsidRDefault="00DA2803" w:rsidP="00835DCD">
+          <w:p w14:paraId="2EC9F80C" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2D25" w:rsidRPr="005F2D25" w14:paraId="2EAA88F5" w14:textId="77777777" w:rsidTr="00835DCD">
+      <w:tr w:rsidR="00963513" w14:paraId="27EB9908" w14:textId="77777777" w:rsidTr="00000677">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72FACE99" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="79C27E35" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1AD4C0DD" w14:textId="2B1BA022" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="00DA2803" w:rsidP="00835DCD">
+          <w:p w14:paraId="3570C0AC" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IBAN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF7ACBC" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="419C656B" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA2803" w:rsidRPr="005F2D25" w14:paraId="4F97DD80" w14:textId="77777777" w:rsidTr="00835DCD">
+      <w:tr w:rsidR="00963513" w14:paraId="3871DB8F" w14:textId="77777777" w:rsidTr="00000677">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="232789F6" w14:textId="77777777" w:rsidR="00DA2803" w:rsidRPr="005F2D25" w:rsidRDefault="00DA2803" w:rsidP="00835DCD">
+          <w:p w14:paraId="145A959C" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EE45731" w14:textId="502969CB" w:rsidR="00DA2803" w:rsidRPr="005F2D25" w:rsidRDefault="00DA2803" w:rsidP="00835DCD">
+          <w:p w14:paraId="722A4302" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BIC:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58F1CED0" w14:textId="77777777" w:rsidR="00DA2803" w:rsidRPr="005F2D25" w:rsidRDefault="00DA2803" w:rsidP="00835DCD">
+          <w:p w14:paraId="5A598C8D" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A7476AB" w14:textId="6BD967D4" w:rsidR="005F2D25" w:rsidRDefault="007E47D3" w:rsidP="007E47D3">
+    <w:p w14:paraId="0300CABB" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E47D3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Angabe der BIC nur, wenn die Zahlung nicht innerhalb EU/EWR erfolgt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C9FD5E" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="001A63DD">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="506E09E0" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8897" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2554"/>
+        <w:gridCol w:w="6343"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00963513" w14:paraId="70F9F57F" w14:textId="77777777" w:rsidTr="00000677">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="287DBB15" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vertretungsberechtige(r):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7EE3E6" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="404C0E96" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D8574D" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zugleich weise ich mein Kreditinstitut an, die vom Business Angels FrankfurtRheinMain e.V. auf mein Konto gezogenen Lastschriften einzulösen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4699F166" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACEBA63" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...15 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hinweis: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ich kann</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innerhalb von acht Wochen, beginnend mit dem Belastungsdatum, die Erstattung des belasteten Betrags verlangen. Es gelten dabei die mit meinem Kreditinstitut vereinbarten Bedingungen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D123C3" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D55A15D" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...61 lines deleted...]
-    <w:p w14:paraId="1B76CAD3" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="005F2D25">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Die Mandatsreferenznummer wird mir von vom Business Angels FrankfurtRheinMain e.V. separat mitgeteilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591C6F75" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32ECD351" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00963513">
       <w:pPr>
         <w:pStyle w:val="Fuzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2958"/>
         <w:gridCol w:w="694"/>
         <w:gridCol w:w="5224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F2D25" w:rsidRPr="00EF464B" w14:paraId="7513CB8B" w14:textId="77777777" w:rsidTr="00835DCD">
+      <w:tr w:rsidR="00963513" w14:paraId="62DB4723" w14:textId="77777777" w:rsidTr="00000677">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2958" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="374FC716" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="42738EE9" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9566F2" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="663E5B3B" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5224" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="209AFE20" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="013ED76E" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2D25" w:rsidRPr="00EF464B" w14:paraId="040E08D0" w14:textId="77777777" w:rsidTr="00835DCD">
+      <w:tr w:rsidR="00963513" w14:paraId="5ABF692B" w14:textId="77777777" w:rsidTr="00000677">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13747D00" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="1145020E" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2D25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ort und Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76EC12E2" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="1F6C8717" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5224" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="599D568B" w14:textId="45CFF2AE" w:rsidR="005F2D25" w:rsidRPr="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="00835DCD">
+          <w:p w14:paraId="21873315" w14:textId="77777777" w:rsidR="00963513" w:rsidRDefault="00963513" w:rsidP="00000677">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2D25">
-[...9 lines deleted...]
-              <w:t>(en)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unterschrift(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="258ABBC7" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="001A63DD">
+    <w:p w14:paraId="5540BBDC" w14:textId="77777777" w:rsidR="005F2D25" w:rsidRDefault="005F2D25" w:rsidP="001A63DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F2D25" w:rsidSect="00FE7682">
-      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1469" w:bottom="1134" w:left="1701" w:header="720" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41930AC4" w14:textId="77777777" w:rsidR="00FE7682" w:rsidRDefault="00FE7682">
+    <w:p w14:paraId="2B3DF8FA" w14:textId="77777777" w:rsidR="0060081F" w:rsidRDefault="0060081F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F50FF6D" w14:textId="77777777" w:rsidR="00FE7682" w:rsidRDefault="00FE7682">
+    <w:p w14:paraId="2E5AE099" w14:textId="77777777" w:rsidR="0060081F" w:rsidRDefault="0060081F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5907,173 +5972,171 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
+    <w:panose1 w:val="020B0503020000020004"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2467B4B6" w14:textId="77777777" w:rsidR="00FB6FB3" w:rsidRDefault="00FB6FB3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0DCB1B08" w14:textId="242F9700" w:rsidR="00160549" w:rsidRPr="00160549" w:rsidRDefault="00160549" w:rsidP="00160549">
+  <w:p w14:paraId="0DCB1B08" w14:textId="7FD44798" w:rsidR="00160549" w:rsidRPr="00160549" w:rsidRDefault="00160549" w:rsidP="00160549">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:left="-142" w:right="-53"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">gedruckt: </w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE \@ "dd.MM.yy" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008336DA">
+    <w:r w:rsidR="00963513">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>18.03.24</w:t>
+      <w:t>02.02.26</w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "HH:mm" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008336DA">
+    <w:r w:rsidR="00963513">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>12:53</w:t>
+      <w:t>16:16</w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
@@ -6087,279 +6150,279 @@
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002B6FB5">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>BA-FRM Antrag persönliche Mitgliedschaft (24-03)</w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5D3F303A" w14:textId="22776231" w:rsidR="005B63C3" w:rsidRPr="00160549" w:rsidRDefault="00000000" w:rsidP="00160549">
+  <w:p w14:paraId="5D3F303A" w14:textId="22776231" w:rsidR="005B63C3" w:rsidRPr="00160549" w:rsidRDefault="00160549" w:rsidP="00160549">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:left="-142" w:right="-53"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+      <w:r w:rsidRPr="00160549">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>www.ba-frm.de</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+      <w:r w:rsidRPr="00160549">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>info@ba-frm.de</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Stand: </w:t>
     </w:r>
     <w:r w:rsidR="006A5E7A">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>18.3.</w:t>
     </w:r>
     <w:r w:rsidR="007E47D3">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2024</w:t>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00160549">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7874FE73" w14:textId="77777777" w:rsidR="00FB6FB3" w:rsidRDefault="00FB6FB3">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="65E73571" w14:textId="13972947" w:rsidR="00160549" w:rsidRPr="00160549" w:rsidRDefault="00160549" w:rsidP="00160549">
+  <w:p w14:paraId="65E73571" w14:textId="231F8F5E" w:rsidR="00160549" w:rsidRPr="00160549" w:rsidRDefault="00160549" w:rsidP="00160549">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:left="-142" w:right="-53"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">gedruckt: </w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE \@ "dd.MM.yy" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008336DA">
+    <w:r w:rsidR="00963513">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>18.03.24</w:t>
+      <w:t>02.02.26</w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> TIME \@ "HH:mm" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008336DA">
+    <w:r w:rsidR="00963513">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>12:53</w:t>
+      <w:t>16:16</w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
@@ -6373,230 +6436,220 @@
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002B6FB5">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>BA-FRM Antrag persönliche Mitgliedschaft (24-03)</w:t>
     </w:r>
     <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65E71C39" w14:textId="680B5676" w:rsidR="00FB6FB3" w:rsidRPr="00160549" w:rsidRDefault="00000000" w:rsidP="00160549">
+  <w:p w14:paraId="65E71C39" w14:textId="680B5676" w:rsidR="00FB6FB3" w:rsidRPr="00160549" w:rsidRDefault="00160549" w:rsidP="00160549">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:left="-142" w:right="-53"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+      <w:r w:rsidRPr="00160549">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>www.ba-frm.de</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+      <w:r w:rsidRPr="00160549">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>info@ba-frm.de</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>Stand:</w:t>
     </w:r>
     <w:r w:rsidR="006A5E7A">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>18.3.</w:t>
     </w:r>
     <w:r w:rsidR="002B6FB5">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2024</w:t>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00160549" w:rsidRPr="00160549">
+    <w:r w:rsidRPr="00160549">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20B06FF9" w14:textId="77777777" w:rsidR="00FE7682" w:rsidRDefault="00FE7682">
+    <w:p w14:paraId="36922619" w14:textId="77777777" w:rsidR="0060081F" w:rsidRDefault="0060081F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="284D4938" w14:textId="77777777" w:rsidR="00FE7682" w:rsidRDefault="00FE7682">
+    <w:p w14:paraId="7D845533" w14:textId="77777777" w:rsidR="0060081F" w:rsidRDefault="0060081F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1768E790" w14:textId="77777777" w:rsidR="00DB7981" w:rsidRPr="001612FA" w:rsidRDefault="00DB7981" w:rsidP="00DB7981">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001612FA">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001612FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mehrfachnennungen sind möglich, z.B. IT - Finanzsektor</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D71A414" w14:textId="77777777" w:rsidR="00FB6FB3" w:rsidRDefault="00000000" w:rsidP="001612FA">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="4962"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:pict w14:anchorId="54A63AB3">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -6682,52 +6735,52 @@
         <w:tab w:val="left" w:pos="7020"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="48A3581D" w14:textId="77777777" w:rsidR="00FB6FB3" w:rsidRPr="001612FA" w:rsidRDefault="00FB6FB3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55CA1D6E" w14:textId="1E75461D" w:rsidR="00FB6FB3" w:rsidRDefault="00000000" w:rsidP="005A1066">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="5040"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:pict w14:anchorId="0826BF78">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
@@ -6884,52 +6937,52 @@
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1ED92559" w14:textId="77777777" w:rsidR="00FB6FB3" w:rsidRPr="002848BF" w:rsidRDefault="00FB6FB3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28EDCDD9" w14:textId="77777777" w:rsidR="0095631A" w:rsidRDefault="00000000" w:rsidP="001612FA">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="4962"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:pict w14:anchorId="518C1B49">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
@@ -7010,52 +7063,52 @@
         <w:tab w:val="left" w:pos="7020"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2E5AC318" w14:textId="77777777" w:rsidR="0095631A" w:rsidRPr="001612FA" w:rsidRDefault="0095631A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43D4B50C" w14:textId="77777777" w:rsidR="0095631A" w:rsidRDefault="00000000" w:rsidP="001612FA">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="4962"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:pict w14:anchorId="06FF9E4F">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -7141,52 +7194,52 @@
         <w:tab w:val="left" w:pos="7020"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="17EF777A" w14:textId="77777777" w:rsidR="0095631A" w:rsidRPr="001612FA" w:rsidRDefault="0095631A">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D75844E" w14:textId="2D5A4A3C" w:rsidR="003148FE" w:rsidRDefault="00000000" w:rsidP="001612FA">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="4962"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:pict w14:anchorId="268668F7">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -7281,51 +7334,51 @@
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="19CE6D80" w14:textId="77777777" w:rsidR="003148FE" w:rsidRPr="001612FA" w:rsidRDefault="003148FE">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009D30E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="51D0F6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Zweii"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
@@ -7968,50 +8021,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DD3090B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45A67BDC"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FEC76FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A88BE0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="ParagraphA"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -8079,51 +8245,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10D20BE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B718AEA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="EinsI0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -8193,51 +8359,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11BF7609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="243EAD64"/>
     <w:lvl w:ilvl="0" w:tplc="36CA6B1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Standard-Punkt"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4E523630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8334,51 +8500,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4549"/>
         </w:tabs>
         <w:ind w:left="4549" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B690405E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5269"/>
         </w:tabs>
         <w:ind w:left="5269" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1620068C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="908CF578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="EinsA"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -8448,51 +8614,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="175D11D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A988F68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -8568,51 +8734,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B293BBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C64AB7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Paragraph1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="§ %1"/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -8680,51 +8846,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24C25234"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="62CEFB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Eins-"/>
       <w:lvlText w:val="- "/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="right"/>
@@ -8803,51 +8969,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24D1308C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A4E9EE8"/>
     <w:lvl w:ilvl="0" w:tplc="0407000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8916,51 +9082,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29F722B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="609490D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Eins1"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Zwei1a"/>
       <w:lvlText w:val="%1) %2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
@@ -9031,51 +9197,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C1D0C46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E9A545E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -9151,51 +9317,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E2F6BEB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BAB2B3A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="- "/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -9266,51 +9432,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E41409A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE749E02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Zweia"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -9381,51 +9547,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="335B6B7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F08A88B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Eins10"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Zwei1a0"/>
       <w:lvlText w:val="(%1) %2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
@@ -9496,51 +9662,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38567F2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5268DC44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="340"/>
@@ -9610,51 +9776,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="391232F8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="389C3AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="- "/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -9725,51 +9891,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B031800"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D605CAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -9845,51 +10011,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B613A3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67189F2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Einsi1"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -9959,51 +10125,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="436E17A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="774C00C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
@@ -10073,51 +10239,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48830046"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2BAE01C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Zweia0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -10187,51 +10353,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F2505BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C706B5C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Einsa0"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -10301,51 +10467,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53C0409D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0ABC2758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="340"/>
@@ -10415,51 +10581,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56E4253A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D82C1E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Zwei1"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -10529,51 +10695,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6E5054"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21725688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Zwei10"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -10643,51 +10809,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="633377F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1E8EF54"/>
     <w:lvl w:ilvl="0" w:tplc="42004680">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10759,51 +10925,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63BA322C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F7285A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="EinsA1"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -10873,51 +11039,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64F307F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F18F452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2268"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2.)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
@@ -10987,69 +11153,69 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66521ADC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B5064912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F795547"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F1ABB50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Zwei-"/>
       <w:lvlText w:val="- "/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
@@ -11120,51 +11286,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70942A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CE21372"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11260,51 +11426,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72F91D00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4DE0CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Zwei11"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -11374,51 +11540,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="766978A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="252430CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Einsa2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -11488,51 +11654,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79FC0B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="031CAE12"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11628,51 +11794,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CBA3833"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="686A306A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="ParagraphI"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
@@ -11740,51 +11906,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E44560D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D33C252E"/>
     <w:lvl w:ilvl="0" w:tplc="42004680">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11857,176 +12023,180 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="747920280">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1796292759">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1560095776">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="761145866">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1053506564">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="877014375">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="695035223">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="120274879">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="932084857">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1153565971">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="842554102">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="940257674">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="100688374">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="395129576">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="359666544">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1399860999">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="842554102">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="1124930747">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1824808622">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1510605934">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2128964656">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="701976767">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1969050624">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="955870544">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="22942886">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="720402666">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="928850258">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1739355996">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1348409191">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1785347360">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="743988141">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="994261111">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2062360193">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1427648313">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="174806078">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1472165095">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="52895679">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1450586181">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="891188901">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="2062360193">
-[...2 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1427648313">
+  <w:num w:numId="39" w16cid:durableId="946547107">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="174806078">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="40" w16cid:durableId="403265657">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1472165095">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="41" w16cid:durableId="1531988009">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
@@ -12084,79 +12254,82 @@
     <w:rsid w:val="002B6FB5"/>
     <w:rsid w:val="002C4B9A"/>
     <w:rsid w:val="002C6495"/>
     <w:rsid w:val="002F6117"/>
     <w:rsid w:val="003133EC"/>
     <w:rsid w:val="003148FE"/>
     <w:rsid w:val="0037779C"/>
     <w:rsid w:val="003A4CB5"/>
     <w:rsid w:val="003F42AF"/>
     <w:rsid w:val="004054A3"/>
     <w:rsid w:val="00410A17"/>
     <w:rsid w:val="00414936"/>
     <w:rsid w:val="00440378"/>
     <w:rsid w:val="004A13A0"/>
     <w:rsid w:val="004E4DE4"/>
     <w:rsid w:val="004F2D13"/>
     <w:rsid w:val="00526EE6"/>
     <w:rsid w:val="00531143"/>
     <w:rsid w:val="00550961"/>
     <w:rsid w:val="005853C9"/>
     <w:rsid w:val="00592ADF"/>
     <w:rsid w:val="005A1066"/>
     <w:rsid w:val="005B0A2B"/>
     <w:rsid w:val="005B63C3"/>
     <w:rsid w:val="005F2D25"/>
+    <w:rsid w:val="0060081F"/>
     <w:rsid w:val="00601629"/>
+    <w:rsid w:val="006034FD"/>
     <w:rsid w:val="00605892"/>
     <w:rsid w:val="006122AD"/>
     <w:rsid w:val="00624D5F"/>
     <w:rsid w:val="00653BBE"/>
     <w:rsid w:val="00673449"/>
     <w:rsid w:val="006A2D3D"/>
     <w:rsid w:val="006A5E7A"/>
     <w:rsid w:val="006B0F16"/>
     <w:rsid w:val="006B2F1E"/>
     <w:rsid w:val="006E0126"/>
     <w:rsid w:val="006E6A11"/>
     <w:rsid w:val="006F0279"/>
     <w:rsid w:val="006F5688"/>
     <w:rsid w:val="0075046C"/>
     <w:rsid w:val="00756452"/>
     <w:rsid w:val="00787A4A"/>
     <w:rsid w:val="007C07AE"/>
     <w:rsid w:val="007D717D"/>
     <w:rsid w:val="007E47D3"/>
     <w:rsid w:val="008336DA"/>
     <w:rsid w:val="00857023"/>
     <w:rsid w:val="008742E7"/>
     <w:rsid w:val="008839E2"/>
     <w:rsid w:val="008A0D81"/>
     <w:rsid w:val="008E02C1"/>
     <w:rsid w:val="009134FC"/>
     <w:rsid w:val="0095631A"/>
     <w:rsid w:val="009578A5"/>
+    <w:rsid w:val="00963513"/>
     <w:rsid w:val="0096634D"/>
     <w:rsid w:val="00972BD9"/>
     <w:rsid w:val="009808AE"/>
     <w:rsid w:val="00982DEA"/>
     <w:rsid w:val="009902F1"/>
     <w:rsid w:val="009C7C5D"/>
     <w:rsid w:val="00A341C3"/>
     <w:rsid w:val="00A556DC"/>
     <w:rsid w:val="00A6233A"/>
     <w:rsid w:val="00A813B6"/>
     <w:rsid w:val="00A90922"/>
     <w:rsid w:val="00AA0567"/>
     <w:rsid w:val="00AC4F13"/>
     <w:rsid w:val="00AE516A"/>
     <w:rsid w:val="00B514B1"/>
     <w:rsid w:val="00B8767B"/>
     <w:rsid w:val="00BB09FA"/>
     <w:rsid w:val="00BD05D5"/>
     <w:rsid w:val="00BE4C57"/>
     <w:rsid w:val="00C056EC"/>
     <w:rsid w:val="00C20215"/>
     <w:rsid w:val="00C55533"/>
     <w:rsid w:val="00D05A3F"/>
     <w:rsid w:val="00D410B0"/>
     <w:rsid w:val="00D9441C"/>
@@ -12172,75 +12345,75 @@
     <w:rsid w:val="00E61AAF"/>
     <w:rsid w:val="00E64078"/>
     <w:rsid w:val="00E64D23"/>
     <w:rsid w:val="00E75741"/>
     <w:rsid w:val="00E8276E"/>
     <w:rsid w:val="00EF464B"/>
     <w:rsid w:val="00F3689F"/>
     <w:rsid w:val="00FB0C57"/>
     <w:rsid w:val="00FB6FB3"/>
     <w:rsid w:val="00FC56A5"/>
     <w:rsid w:val="00FE7682"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="de-DE" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32998DFA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FAAAD328-EC01-40A0-9302-8D46856F0B4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+        <w:lang w:val="de-DE" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12589,50 +12762,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
@@ -12676,50 +12850,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
@@ -13255,88 +13430,122 @@
     <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:rsid w:val="00E75741"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellengitternetz">
     <w:name w:val="Tabellengitternetz"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00787A4A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:link w:val="Fuzeile"/>
+    <w:rsid w:val="00963513"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="adressenfenster">
+    <w:name w:val="adressenfenster"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963513"/>
+    <w:pPr>
+      <w:framePr w:w="3419" w:h="539" w:hSpace="142" w:vSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="2836"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963513"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@barm.de" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barm.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@barm.de" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barm.de" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@barm.de" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barm.de" TargetMode="External"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -13609,78 +13818,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F2533A7-BF3F-49D6-B042-C1CCA858E624}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>993</Words>
-  <Characters>6262</Characters>
+  <Words>977</Words>
+  <Characters>6159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Notwendige Unterlagen für die Mitgliederversammlung:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7241</CharactersWithSpaces>
+  <CharactersWithSpaces>7122</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>4522101</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:info@barm.de</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7340088</vt:i4>
       </vt:variant>
       <vt:variant>